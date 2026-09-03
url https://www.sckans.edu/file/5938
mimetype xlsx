--- v0 (2025-10-15)
+++ v1 (2026-09-03)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="10821"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sckans-my.sharepoint.com/personal/karla_dasilvalopes_sckans_edu/Documents/SGA/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/terry.quiett/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1F26E3C7-D4A3-4524-91C7-83FBC44B7E0A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0D3A5CDB-1E0E-6F42-A9B1-031F05DD1132}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-98" yWindow="-98" windowWidth="21795" windowHeight="13875" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="36940" windowHeight="20340" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Fall Semester Budget" sheetId="3" r:id="rId1"/>
     <sheet name="Spring Semester Budget" sheetId="2" r:id="rId2"/>
     <sheet name="Early Budget" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="32767"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
@@ -116,51 +116,51 @@
   <si>
     <t>Miscellaneous</t>
   </si>
   <si>
     <t>Totals</t>
   </si>
   <si>
     <t>T- Shirts</t>
   </si>
   <si>
     <t>Proposed Budget for the Upcoming Semester</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">Description </t>
   </si>
   <si>
     <t>Proposed Early Budget for Fall Semester</t>
   </si>
   <si>
-    <t>Limit : $500</t>
+    <t>Limit : $600</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -675,1018 +675,1018 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="B1:E31"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="G27" sqref="G27"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E31" sqref="E31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="1.1328125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="11.46484375" customWidth="1"/>
+    <col min="1" max="1" width="1.1640625" customWidth="1"/>
+    <col min="2" max="2" width="26.1640625" customWidth="1"/>
+    <col min="3" max="3" width="34.5" customWidth="1"/>
+    <col min="4" max="4" width="10.1640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:5" ht="25.5" x14ac:dyDescent="0.75">
+    <row r="1" spans="2:5" ht="26" x14ac:dyDescent="0.3">
       <c r="B1" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
     </row>
-    <row r="2" spans="2:5" x14ac:dyDescent="0.45">
+    <row r="2" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="2:5" x14ac:dyDescent="0.45">
+    <row r="3" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
     </row>
-    <row r="4" spans="2:5" x14ac:dyDescent="0.45">
+    <row r="4" spans="2:5" x14ac:dyDescent="0.2">
       <c r="D4" s="22">
         <v>0</v>
       </c>
       <c r="E4" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="2:5" x14ac:dyDescent="0.45">
+    <row r="5" spans="2:5" x14ac:dyDescent="0.2">
       <c r="D5" s="22">
         <v>0</v>
       </c>
       <c r="E5" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="2:5" x14ac:dyDescent="0.45">
+    <row r="6" spans="2:5" x14ac:dyDescent="0.2">
       <c r="D6" s="22">
         <v>0</v>
       </c>
       <c r="E6" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:5" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="7" spans="2:5" ht="16" x14ac:dyDescent="0.2">
       <c r="B7" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="11"/>
       <c r="D7" s="5">
         <f>SUM(D4:D6)</f>
         <v>0</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="2:5" x14ac:dyDescent="0.45">
+    <row r="8" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B8" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="21" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
     </row>
-    <row r="9" spans="2:5" x14ac:dyDescent="0.45">
+    <row r="9" spans="2:5" x14ac:dyDescent="0.2">
       <c r="D9" s="22">
         <v>0</v>
       </c>
       <c r="E9" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="2:5" x14ac:dyDescent="0.45">
+    <row r="10" spans="2:5" x14ac:dyDescent="0.2">
       <c r="D10" s="22">
         <v>0</v>
       </c>
       <c r="E10" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="2:5" x14ac:dyDescent="0.45">
+    <row r="11" spans="2:5" x14ac:dyDescent="0.2">
       <c r="D11" s="22">
         <v>0</v>
       </c>
       <c r="E11" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="2:5" x14ac:dyDescent="0.45">
+    <row r="12" spans="2:5" x14ac:dyDescent="0.2">
       <c r="D12" s="22">
         <v>0</v>
       </c>
       <c r="E12" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="2:5" x14ac:dyDescent="0.45">
+    <row r="13" spans="2:5" x14ac:dyDescent="0.2">
       <c r="D13" s="22">
         <v>0</v>
       </c>
       <c r="E13" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="2:5" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="14" spans="2:5" ht="16" x14ac:dyDescent="0.2">
       <c r="B14" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="11"/>
       <c r="D14" s="5">
         <f>SUM(D9:D13)</f>
         <v>0</v>
       </c>
       <c r="E14" s="5">
         <f>SUM(E9:E13)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="2:5" x14ac:dyDescent="0.45">
+    <row r="15" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="21" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
     </row>
-    <row r="16" spans="2:5" x14ac:dyDescent="0.45">
+    <row r="16" spans="2:5" x14ac:dyDescent="0.2">
       <c r="D16" s="22">
         <v>0</v>
       </c>
       <c r="E16" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="2:5" x14ac:dyDescent="0.45">
+    <row r="17" spans="2:5" x14ac:dyDescent="0.2">
       <c r="D17" s="22">
         <v>0</v>
       </c>
       <c r="E17" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:5" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="18" spans="2:5" ht="16" x14ac:dyDescent="0.2">
       <c r="B18" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="11"/>
       <c r="D18" s="5">
         <f>SUM(D16:D17)</f>
         <v>0</v>
       </c>
       <c r="E18" s="5">
         <f>SUM(E16:E17)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="2:5" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="19" spans="2:5" ht="16" x14ac:dyDescent="0.2">
       <c r="B19" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="21" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="23"/>
       <c r="E19" s="10"/>
     </row>
-    <row r="20" spans="2:5" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="20" spans="2:5" ht="16" x14ac:dyDescent="0.2">
       <c r="D20" s="22">
         <v>0</v>
       </c>
       <c r="E20" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:5" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="21" spans="2:5" ht="16" x14ac:dyDescent="0.2">
       <c r="D21" s="22">
         <v>0</v>
       </c>
       <c r="E21" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:5" x14ac:dyDescent="0.45">
+    <row r="22" spans="2:5" x14ac:dyDescent="0.2">
       <c r="D22" s="22">
         <v>0</v>
       </c>
       <c r="E22" s="25">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="2:5" x14ac:dyDescent="0.45">
+    <row r="23" spans="2:5" x14ac:dyDescent="0.2">
       <c r="D23" s="22">
         <v>0</v>
       </c>
       <c r="E23" s="25">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="2:5" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="24" spans="2:5" ht="16" x14ac:dyDescent="0.2">
       <c r="D24" s="22">
         <v>0</v>
       </c>
       <c r="E24" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="2:5" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="25" spans="2:5" ht="16" x14ac:dyDescent="0.2">
       <c r="D25" s="22">
         <v>0</v>
       </c>
       <c r="E25" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="2:5" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="26" spans="2:5" ht="16" x14ac:dyDescent="0.2">
       <c r="D26" s="22">
         <v>0</v>
       </c>
       <c r="E26" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="2:5" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="27" spans="2:5" ht="16" x14ac:dyDescent="0.2">
       <c r="D27" s="22">
         <v>0</v>
       </c>
       <c r="E27" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="2:5" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="28" spans="2:5" ht="16" x14ac:dyDescent="0.2">
       <c r="B28" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="5">
         <f>SUM(D20:D27)</f>
         <v>0</v>
       </c>
       <c r="E28" s="5">
         <f>SUM(E20:E27)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="2:5" ht="16.149999999999999" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="29" spans="2:5" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B29" s="14"/>
       <c r="C29" s="14" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="26"/>
       <c r="E29" s="27"/>
     </row>
-    <row r="30" spans="2:5" ht="16.149999999999999" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="30" spans="2:5" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B30" s="17" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="19"/>
       <c r="D30" s="18">
         <f>SUM(D28,D18,D14,D7)</f>
         <v>0</v>
       </c>
       <c r="E30" s="20">
         <f>SUM(E28,E18,E14,E7)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="2:5" x14ac:dyDescent="0.45">
+    <row r="31" spans="2:5" x14ac:dyDescent="0.2">
       <c r="E31" s="28" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:D30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.33203125" customWidth="1"/>
-    <col min="2" max="2" width="39.46484375" customWidth="1"/>
+    <col min="2" max="2" width="39.5" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="10.1328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.1640625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.75">
+    <row r="1" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
     </row>
-    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:10" ht="16" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="5"/>
     </row>
-    <row r="3" spans="1:10" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:10" ht="16" x14ac:dyDescent="0.2">
       <c r="A3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="5"/>
     </row>
-    <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:10" ht="16" x14ac:dyDescent="0.2">
       <c r="C4" s="3">
         <v>0</v>
       </c>
       <c r="D4" s="3">
         <v>0</v>
       </c>
       <c r="E4" s="5"/>
     </row>
-    <row r="5" spans="1:10" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:10" ht="16" x14ac:dyDescent="0.2">
       <c r="C5" s="3">
         <v>0</v>
       </c>
       <c r="D5" s="3">
         <v>0</v>
       </c>
       <c r="E5" s="5"/>
     </row>
-    <row r="6" spans="1:10" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:10" ht="16" x14ac:dyDescent="0.2">
       <c r="C6" s="3">
         <v>0</v>
       </c>
       <c r="D6" s="3">
         <v>0</v>
       </c>
       <c r="E6" s="5"/>
       <c r="J6" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="7" spans="1:10" ht="16" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="4">
         <f>SUM(C4:C6)</f>
         <v>0</v>
       </c>
       <c r="D7" s="4">
         <f>SUM(D4:D6)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:10" ht="16" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="5"/>
     </row>
-    <row r="9" spans="1:10" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:10" ht="16" x14ac:dyDescent="0.2">
       <c r="C9" s="3">
         <v>0</v>
       </c>
       <c r="D9" s="3">
         <v>0</v>
       </c>
       <c r="E9" s="5"/>
     </row>
-    <row r="10" spans="1:10" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:10" ht="16" x14ac:dyDescent="0.2">
       <c r="C10" s="3">
         <v>0</v>
       </c>
       <c r="D10" s="3">
         <v>0</v>
       </c>
       <c r="E10" s="5"/>
     </row>
-    <row r="11" spans="1:10" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:10" ht="16" x14ac:dyDescent="0.2">
       <c r="C11" s="3">
         <v>0</v>
       </c>
       <c r="D11" s="3">
         <v>0</v>
       </c>
       <c r="E11" s="5"/>
     </row>
-    <row r="12" spans="1:10" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:10" ht="16" x14ac:dyDescent="0.2">
       <c r="C12" s="3">
         <v>0</v>
       </c>
       <c r="D12" s="3">
         <v>0</v>
       </c>
       <c r="E12" s="5"/>
     </row>
-    <row r="13" spans="1:10" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:10" ht="16" x14ac:dyDescent="0.2">
       <c r="C13" s="3">
         <v>0</v>
       </c>
       <c r="D13" s="3">
         <v>0</v>
       </c>
       <c r="E13" s="5"/>
     </row>
-    <row r="14" spans="1:10" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="14" spans="1:10" ht="16" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="4">
         <f>SUM(C9:C13)</f>
         <v>0</v>
       </c>
       <c r="D14" s="4">
         <f>SUM(D9:D13)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:10" ht="16" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="5"/>
     </row>
-    <row r="16" spans="1:10" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:10" ht="16" x14ac:dyDescent="0.2">
       <c r="C16" s="3">
         <v>0</v>
       </c>
       <c r="D16" s="3">
         <v>0</v>
       </c>
       <c r="E16" s="5"/>
     </row>
-    <row r="17" spans="1:5" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:5" ht="16" x14ac:dyDescent="0.2">
       <c r="C17" s="3">
         <v>0</v>
       </c>
       <c r="D17" s="3">
         <v>0</v>
       </c>
       <c r="E17" s="5"/>
     </row>
-    <row r="18" spans="1:5" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="18" spans="1:5" ht="16" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="4">
         <f>SUM(C16:C17)</f>
         <v>0</v>
       </c>
       <c r="D18" s="4">
         <f>SUM(D16:D17)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:5" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="19" spans="1:5" ht="16" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="9"/>
       <c r="D19" s="12"/>
       <c r="E19" s="5"/>
     </row>
-    <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="20" spans="1:5" ht="16" x14ac:dyDescent="0.2">
       <c r="C20" s="3">
         <v>0</v>
       </c>
       <c r="D20" s="1">
         <v>0</v>
       </c>
       <c r="E20" s="5"/>
     </row>
-    <row r="21" spans="1:5" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="21" spans="1:5" ht="16" x14ac:dyDescent="0.2">
       <c r="C21" s="3">
         <v>0</v>
       </c>
       <c r="D21" s="1">
         <v>0</v>
       </c>
       <c r="E21" s="5"/>
     </row>
-    <row r="22" spans="1:5" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:5" ht="16" x14ac:dyDescent="0.2">
       <c r="C22" s="3">
         <v>0</v>
       </c>
       <c r="D22" s="13">
         <v>0</v>
       </c>
       <c r="E22" s="5"/>
     </row>
-    <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:5" ht="16" x14ac:dyDescent="0.2">
       <c r="C23" s="3">
         <v>0</v>
       </c>
       <c r="D23" s="13">
         <v>0</v>
       </c>
       <c r="E23" s="5"/>
     </row>
-    <row r="24" spans="1:5" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="24" spans="1:5" ht="16" x14ac:dyDescent="0.2">
       <c r="C24" s="3">
         <v>0</v>
       </c>
       <c r="D24" s="1">
         <v>0</v>
       </c>
       <c r="E24" s="5"/>
     </row>
-    <row r="25" spans="1:5" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="25" spans="1:5" ht="16" x14ac:dyDescent="0.2">
       <c r="C25" s="3">
         <v>0</v>
       </c>
       <c r="D25" s="1">
         <v>0</v>
       </c>
       <c r="E25" s="5"/>
     </row>
-    <row r="26" spans="1:5" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="26" spans="1:5" ht="16" x14ac:dyDescent="0.2">
       <c r="C26" s="3">
         <v>0</v>
       </c>
       <c r="D26" s="1">
         <v>0</v>
       </c>
       <c r="E26" s="5"/>
     </row>
-    <row r="27" spans="1:5" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="27" spans="1:5" ht="16" x14ac:dyDescent="0.2">
       <c r="C27" s="3">
         <v>0</v>
       </c>
       <c r="D27" s="1">
         <v>0</v>
       </c>
       <c r="E27" s="5"/>
     </row>
-    <row r="28" spans="1:5" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="28" spans="1:5" ht="16" x14ac:dyDescent="0.2">
       <c r="A28" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="4">
         <f>SUM(C20:C27)</f>
         <v>0</v>
       </c>
       <c r="D28" s="4">
         <f>SUM(D20:D27)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:5" ht="16.149999999999999" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="29" spans="1:5" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="14"/>
       <c r="B29" s="14"/>
       <c r="C29" s="15"/>
       <c r="D29" s="2"/>
       <c r="E29" s="5"/>
     </row>
-    <row r="30" spans="1:5" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="30" spans="1:5" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="19"/>
       <c r="C30" s="18">
         <f>SUM(C28,C18,C14,C7)</f>
         <v>0</v>
       </c>
       <c r="D30" s="20">
         <f>SUM(D28,D18,D14,D7)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:5" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="31" spans="1:5" ht="16" x14ac:dyDescent="0.2">
       <c r="D31" s="16"/>
       <c r="E31" s="5"/>
     </row>
-    <row r="32" spans="1:5" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="32" spans="1:5" ht="16" x14ac:dyDescent="0.2">
       <c r="D32" s="16"/>
       <c r="E32" s="5"/>
     </row>
-    <row r="33" spans="4:5" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="33" spans="4:5" ht="16" x14ac:dyDescent="0.2">
       <c r="D33" s="16"/>
       <c r="E33" s="5"/>
     </row>
-    <row r="34" spans="4:5" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="34" spans="4:5" ht="16" x14ac:dyDescent="0.2">
       <c r="D34" s="16"/>
       <c r="E34" s="5"/>
     </row>
-    <row r="35" spans="4:5" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="35" spans="4:5" ht="16" x14ac:dyDescent="0.2">
       <c r="D35" s="16"/>
       <c r="E35" s="5"/>
     </row>
-    <row r="36" spans="4:5" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="36" spans="4:5" ht="16" x14ac:dyDescent="0.2">
       <c r="D36" s="16"/>
       <c r="E36" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8778811-AFCA-487A-83F3-32785DF29C50}">
   <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G36" sqref="G36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.86328125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="8.19921875" customWidth="1"/>
+    <col min="1" max="1" width="24.83203125" customWidth="1"/>
+    <col min="2" max="2" width="36.6640625" customWidth="1"/>
+    <col min="3" max="3" width="11.33203125" customWidth="1"/>
+    <col min="4" max="4" width="8.1640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="25.5" x14ac:dyDescent="0.75">
+    <row r="1" spans="1:4" ht="26" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C4" s="3">
         <v>0</v>
       </c>
       <c r="D4" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C5" s="3">
         <v>0</v>
       </c>
       <c r="D5" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C6" s="3">
         <v>0</v>
       </c>
       <c r="D6" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="7" spans="1:4" ht="16" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="4">
         <f>SUM(C4:C6)</f>
         <v>0</v>
       </c>
       <c r="D7" s="4">
         <f>SUM(D4:D6)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C9" s="3">
         <v>0</v>
       </c>
       <c r="D9" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C10" s="3">
         <v>0</v>
       </c>
       <c r="D10" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C11" s="3">
         <v>0</v>
       </c>
       <c r="D11" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C12" s="3">
         <v>0</v>
       </c>
       <c r="D12" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C13" s="3">
         <v>0</v>
       </c>
       <c r="D13" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:4" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="14" spans="1:4" ht="16" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="4">
         <f>SUM(C9:C13)</f>
         <v>0</v>
       </c>
       <c r="D14" s="4">
         <f>SUM(D9:D13)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C16" s="3">
         <v>0</v>
       </c>
       <c r="D16" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C17" s="3">
         <v>0</v>
       </c>
       <c r="D17" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:4" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="18" spans="1:4" ht="16" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="4">
         <f>SUM(C16:C17)</f>
         <v>0</v>
       </c>
       <c r="D18" s="4">
         <f>SUM(D16:D17)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:4" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="19" spans="1:4" ht="16" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="9"/>
       <c r="D19" s="12"/>
     </row>
-    <row r="20" spans="1:4" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="20" spans="1:4" ht="16" x14ac:dyDescent="0.2">
       <c r="C20" s="3">
         <v>0</v>
       </c>
       <c r="D20" s="1">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:4" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="21" spans="1:4" ht="16" x14ac:dyDescent="0.2">
       <c r="C21" s="3">
         <v>0</v>
       </c>
       <c r="D21" s="1">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C22" s="3">
         <v>0</v>
       </c>
       <c r="D22" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C23" s="3">
         <v>0</v>
       </c>
       <c r="D23" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:4" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="24" spans="1:4" ht="16" x14ac:dyDescent="0.2">
       <c r="C24" s="3">
         <v>0</v>
       </c>
       <c r="D24" s="1">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:4" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="25" spans="1:4" ht="16" x14ac:dyDescent="0.2">
       <c r="C25" s="3">
         <v>0</v>
       </c>
       <c r="D25" s="1">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:4" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="26" spans="1:4" ht="16" x14ac:dyDescent="0.2">
       <c r="C26" s="3">
         <v>0</v>
       </c>
       <c r="D26" s="1">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:4" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="27" spans="1:4" ht="16" x14ac:dyDescent="0.2">
       <c r="C27" s="3">
         <v>0</v>
       </c>
       <c r="D27" s="1">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:4" ht="15.75" x14ac:dyDescent="0.5">
+    <row r="28" spans="1:4" ht="16" x14ac:dyDescent="0.2">
       <c r="A28" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="4">
         <f>SUM(C20:C27)</f>
         <v>0</v>
       </c>
       <c r="D28" s="4">
         <f>SUM(D20:D27)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:4" ht="16.149999999999999" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="29" spans="1:4" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="14"/>
       <c r="B29" s="14"/>
       <c r="C29" s="15"/>
       <c r="D29" s="2"/>
     </row>
-    <row r="30" spans="1:4" ht="16.149999999999999" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="30" spans="1:4" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="19"/>
       <c r="C30" s="18">
         <f>SUM(C28,C18,C14,C7)</f>
         <v>0</v>
       </c>
       <c r="D30" s="20">
         <f>SUM(D28,D18,D14,D7)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Fall Semester Budget</vt:lpstr>
       <vt:lpstr>Spring Semester Budget</vt:lpstr>
       <vt:lpstr>Early Budget</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>